--- v0 (2025-10-02)
+++ v1 (2026-07-21)
@@ -1,461 +1,796 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="005D221C" w:rsidRPr="00E3198C" w:rsidRDefault="005D221C" w:rsidP="005D221C">
+    <w:p w14:paraId="75DC24B3" w14:textId="29AFCD86" w:rsidR="00C726E6" w:rsidRPr="002E6085" w:rsidRDefault="002E6085" w:rsidP="00A9698E">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:r w:rsidRPr="00E3198C">
-[...3 lines deleted...]
-    <w:p w:rsidR="005D221C" w:rsidRPr="00E3198C" w:rsidRDefault="005D221C" w:rsidP="005D221C">
+      <w:r w:rsidRPr="002E6085">
+        <w:t>This is a sample Stylesheet</w:t>
+      </w:r>
+      <w:r w:rsidR="00A9698E" w:rsidRPr="002E6085">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E6085">
+        <w:t>Place your title here.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BF5AF14" w14:textId="4CE9C33F" w:rsidR="00A9698E" w:rsidRPr="002E6085" w:rsidRDefault="002E6085" w:rsidP="002E6085">
       <w:pPr>
         <w:pStyle w:val="Auteur"/>
       </w:pPr>
-      <w:r w:rsidRPr="00E3198C">
-[...6 lines deleted...]
-    <w:p w:rsidR="005D221C" w:rsidRDefault="005D221C">
+      <w:r w:rsidRPr="00872973">
+        <w:t>Here, an author, in the format First Name Last Name</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B4A7FD0" w14:textId="564D5FC4" w:rsidR="00A9698E" w:rsidRDefault="00A9698E" w:rsidP="00A9698E"/>
+    <w:p w14:paraId="715FC6D4" w14:textId="77777777" w:rsidR="002E6085" w:rsidRPr="002E6085" w:rsidRDefault="002E6085" w:rsidP="00A9698E"/>
+    <w:p w14:paraId="64161777" w14:textId="77777777" w:rsidR="00A9698E" w:rsidRPr="002E6085" w:rsidRDefault="00A9698E" w:rsidP="00A9698E"/>
+    <w:p w14:paraId="3873F873" w14:textId="5A09879A" w:rsidR="002E6085" w:rsidRDefault="002E6085" w:rsidP="00A9698E">
       <w:pPr>
         <w:rPr>
-          <w:lang w:val="fr-CA"/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D221C">
-        <w:t>Beginning of the first paragraph.</w:t>
+      <w:r w:rsidRPr="00872973">
+        <w:t>After three line</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Lorem ipsum dolor sit amet, consectetur adipiscing elit, sed do eiusmod tempor incididunt ut labore et dolore magna aliqua. Ut enim ad minim veniam, quis nostrud exercitation ullamco laboris nisi ut aliquip ex ea commodo consequat. </w:t>
-[...15 lines deleted...]
-    <w:p w:rsidR="005D221C" w:rsidRDefault="005D221C" w:rsidP="005D221C">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00872973">
+        <w:t>breaks (in normal style), the document begins like this, with no first-line indent</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00872973">
+        <w:t xml:space="preserve"> and no line</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00872973">
+        <w:t xml:space="preserve">break between paragraphs. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E6085">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Indeed, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002E6085">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>this</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002E6085">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> document </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002E6085">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>template</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002E6085">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002E6085">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>includes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002E6085">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002E6085">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>automatic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002E6085">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002E6085">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>spacing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002E6085">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002E6085">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>between</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002E6085">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002E6085">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>paragraphs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002E6085">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14BDD575" w14:textId="7C6B2932" w:rsidR="00A9698E" w:rsidRPr="002E6085" w:rsidRDefault="002E6085" w:rsidP="00A9698E">
+      <w:r w:rsidRPr="00872973">
+        <w:t>… as you can see in this example. The purpose of this template document and the style sheet it contains is to ensure consistent formatting, saving valuable time for those responsible for standardizing the presentation of the document. At the time of publication, a blue banner with the journal’s name and issue number will be added</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB7183" w:rsidRPr="002E6085">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="002E6085">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+          </w:rPr>
+          <w:t>as in this</w:t>
+        </w:r>
+        <w:r w:rsidR="00AB7183" w:rsidRPr="002E6085">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="00AB7183" w:rsidRPr="002E6085">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+          </w:rPr>
+          <w:t>exemple</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+      </w:hyperlink>
+      <w:r w:rsidR="00AB7183" w:rsidRPr="002E6085">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51B2AFC9" w14:textId="77777777" w:rsidR="00A9698E" w:rsidRPr="002E6085" w:rsidRDefault="00A9698E" w:rsidP="00A9698E">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F0E9A65" w14:textId="60C420DD" w:rsidR="00A9698E" w:rsidRPr="002E6085" w:rsidRDefault="002E6085" w:rsidP="00A9698E">
+      <w:pPr>
+        <w:pStyle w:val="Titre1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002E6085">
+        <w:t>This is a sub-heading</w:t>
+      </w:r>
+      <w:r w:rsidR="00A9698E" w:rsidRPr="002E6085">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E6085">
+        <w:t>preceded by a single blank line</w:t>
+      </w:r>
+      <w:r w:rsidR="00A9698E" w:rsidRPr="002E6085">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E45EF80" w14:textId="76A8C108" w:rsidR="00593BE5" w:rsidRPr="002E6085" w:rsidRDefault="002E6085" w:rsidP="00593BE5">
+      <w:r w:rsidRPr="00872973">
+        <w:t xml:space="preserve">Note that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00872973">
+        <w:rPr>
+          <w:rStyle w:val="Accentuation"/>
+        </w:rPr>
+        <w:t>Leaves</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00872973">
+        <w:t xml:space="preserve"> uses only one level of subheading, without numbering and with no formatting other than bold.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="682BF266" w14:textId="73643663" w:rsidR="002E6085" w:rsidRDefault="002E6085" w:rsidP="002E6085">
+      <w:r w:rsidRPr="00872973">
+        <w:t xml:space="preserve">As a reminder, this document template has default margins of 2.5 cm on all sides. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E6085">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002E6085">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>also</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002E6085">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002E6085">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>includes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002E6085">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> default page </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002E6085">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>numbering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002E6085">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, in Georgia 11pt, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002E6085">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>centered</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:rPr>
-[...18 lines deleted...]
-    <w:p w:rsidR="005D221C" w:rsidRDefault="005D221C" w:rsidP="00E3198C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="139FC564" w14:textId="77777777" w:rsidR="002E6085" w:rsidRDefault="002E6085" w:rsidP="002E6085">
       <w:pPr>
         <w:pStyle w:val="Citation"/>
-        <w:spacing w:before="200"/>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...23 lines deleted...]
-    <w:p w:rsidR="005D221C" w:rsidRDefault="005D221C" w:rsidP="005D221C">
+      <w:r w:rsidRPr="002E6085">
+        <w:rPr>
+          <w:rStyle w:val="Accentuation"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Very well</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E6085">
+        <w:rPr>
+          <w:rStyle w:val="Accentuation"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E6085">
+        <w:t xml:space="preserve"> thought the reader, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E6085">
+        <w:rPr>
+          <w:rStyle w:val="Accentuation"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>but if I want to insert a long quotation, does this template have a dedicated style?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E6085">
+        <w:t xml:space="preserve"> The answer is yes, as illustrated by this paragraph (1 cm indentation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00872973">
+        <w:t xml:space="preserve">, single line spacing). Once again, the format includes automatic spacing before and after, so no line break is needed. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E6085">
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002E6085">
+        <w:t>Labarre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002E6085">
+        <w:t xml:space="preserve"> 2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14E016C4" w14:textId="1554FB5D" w:rsidR="00593BE5" w:rsidRPr="002E6085" w:rsidRDefault="002E6085" w:rsidP="002E6085">
       <w:pPr>
-        <w:jc w:val="center"/>
-[...1 lines deleted...]
-          <w:lang w:val="fr-CA"/>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00872973">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>If you are not familiar with style sheets: the simplest approach is to make a copy of this document and replace the text in it. You could insert your entire text there. If you need a new subheading or a new block quotation, for example, place your cursor in the relevant paragraph and look for something in your word processor that resembles Figure 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73D61D6A" w14:textId="77777777" w:rsidR="00A9698E" w:rsidRPr="002E6085" w:rsidRDefault="00A9698E" w:rsidP="00593BE5">
+      <w:r w:rsidRPr="002E6085">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00593BE5">
         <w:rPr>
           <w:noProof/>
-          <w:lang w:val="fr-CA"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5DE64D92" wp14:editId="673AC6E8">
-[...1 lines deleted...]
-            <wp:effectExtent l="19050" t="19050" r="0" b="3810"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="553C063A" wp14:editId="7AC7B383">
+            <wp:extent cx="6222494" cy="1025718"/>
+            <wp:effectExtent l="0" t="0" r="6985" b="3175"/>
             <wp:docPr id="1" name="Image 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="feuille seule 250.png"/>
+                    <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
-                  <pic:blipFill>
-[...9 lines deleted...]
-                    </a:stretch>
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId8"/>
+                    <a:srcRect l="36444" t="3436" r="26708" b="85766"/>
+                    <a:stretch/>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1905165" cy="1882303"/>
+                      <a:ext cx="6269281" cy="1033430"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
-                      <a:solidFill>
-[...1 lines deleted...]
-                      </a:solidFill>
+                      <a:noFill/>
                     </a:ln>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D221C" w:rsidRDefault="005D221C" w:rsidP="005D221C">
+    <w:p w14:paraId="78335EE5" w14:textId="7737D046" w:rsidR="00593BE5" w:rsidRPr="002E6085" w:rsidRDefault="00593BE5" w:rsidP="00593BE5">
       <w:pPr>
         <w:pStyle w:val="Lgendeillustration"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="002E6085">
+        <w:t xml:space="preserve">Fig. 1 </w:t>
+      </w:r>
+      <w:r w:rsidR="002E6085" w:rsidRPr="00872973">
+        <w:t>Style selector in Word 2016 for Windows (</w:t>
+      </w:r>
+      <w:r w:rsidR="002E6085">
+        <w:sym w:font="Symbol" w:char="F0E7"/>
+      </w:r>
+      <w:r w:rsidR="002E6085" w:rsidRPr="00872973">
+        <w:t xml:space="preserve"> in “Caption” style)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65CC6CE7" w14:textId="77777777" w:rsidR="00593BE5" w:rsidRPr="002E6085" w:rsidRDefault="00593BE5" w:rsidP="00593BE5">
+      <w:pPr>
+        <w:pStyle w:val="Lgendeillustration"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05F093AA" w14:textId="77777777" w:rsidR="002E6085" w:rsidRDefault="002E6085" w:rsidP="002E6085">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00872973">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Simply click on the desired style, and the formatting should be applied without further difficulty; a journal document uses a total of 7 different text styles, and they are all unambiguously named (for French speakers). Note that all illustrations in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00872973">
+        <w:rPr>
+          <w:rStyle w:val="Accentuation"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Leaves</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00872973">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must include a caption and be discussed in the text.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50A35E90" w14:textId="5C8A401D" w:rsidR="008937E6" w:rsidRPr="002E6085" w:rsidRDefault="002E6085" w:rsidP="00593BE5">
+      <w:r w:rsidRPr="00872973">
+        <w:t>Don’t forget to refer to the website for all writing, typography, and bibliographic standards, in MLA 9.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7922DD34" w14:textId="2E1FF617" w:rsidR="008937E6" w:rsidRPr="002E6085" w:rsidRDefault="002E6085" w:rsidP="00593BE5">
+      <w:r w:rsidRPr="002E6085">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>A tutorial video (</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:lang w:val="fr-CA"/>
-[...12 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId7"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>in French) is available by following this link</w:t>
+      </w:r>
+      <w:r w:rsidR="008937E6" w:rsidRPr="002E6085">
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+      <w:r w:rsidR="002F4235" w:rsidRPr="002E6085">
+        <w:t>https://pod.u-bordeaux-montaigne.fr/video/1937-appliquer-la-feuille-de-style-de-leaves/</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="008937E6" w:rsidRPr="002E6085">
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00235887" w:rsidRDefault="00235887" w:rsidP="005D221C">
+    <w:p w14:paraId="4A5CB8EB" w14:textId="77777777" w:rsidR="00DA51A7" w:rsidRDefault="00DA51A7" w:rsidP="00A9698E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00235887" w:rsidRDefault="00235887" w:rsidP="005D221C">
+    <w:p w14:paraId="3F842DF5" w14:textId="77777777" w:rsidR="00DA51A7" w:rsidRDefault="00DA51A7" w:rsidP="00A9698E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...1 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
-      <w:id w:val="-850568593"/>
+      <w:id w:val="1068774430"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w:rsidR="005D221C" w:rsidRDefault="005D221C">
+      <w:p w14:paraId="3AD61FDF" w14:textId="3FC25721" w:rsidR="00CD23E1" w:rsidRDefault="00CD23E1">
         <w:pPr>
           <w:pStyle w:val="Pieddepage"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="005D221C" w:rsidRDefault="005D221C">
+  <w:p w14:paraId="50B4108E" w14:textId="77777777" w:rsidR="00A9698E" w:rsidRDefault="00A9698E">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00235887" w:rsidRDefault="00235887" w:rsidP="005D221C">
+    <w:p w14:paraId="2B2332BE" w14:textId="77777777" w:rsidR="00DA51A7" w:rsidRDefault="00DA51A7" w:rsidP="00A9698E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00235887" w:rsidRDefault="00235887" w:rsidP="005D221C">
+    <w:p w14:paraId="40BB808E" w14:textId="77777777" w:rsidR="00DA51A7" w:rsidRDefault="00DA51A7" w:rsidP="00A9698E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:view w:val="web"/>
+  <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="005D221C"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00E3198C"/>
+    <w:rsidRoot w:val="00A9698E"/>
+    <w:rsid w:val="00043CF8"/>
+    <w:rsid w:val="000E70A2"/>
+    <w:rsid w:val="00155671"/>
+    <w:rsid w:val="00175D5A"/>
+    <w:rsid w:val="001C2496"/>
+    <w:rsid w:val="00294FDC"/>
+    <w:rsid w:val="002E6085"/>
+    <w:rsid w:val="002F4235"/>
+    <w:rsid w:val="0040664C"/>
+    <w:rsid w:val="004A49DC"/>
+    <w:rsid w:val="00552C9D"/>
+    <w:rsid w:val="00593BE5"/>
+    <w:rsid w:val="00794C5D"/>
+    <w:rsid w:val="00871CE6"/>
+    <w:rsid w:val="008937E6"/>
+    <w:rsid w:val="009907EA"/>
+    <w:rsid w:val="00A47BF5"/>
+    <w:rsid w:val="00A57AA2"/>
+    <w:rsid w:val="00A9698E"/>
+    <w:rsid w:val="00AA5C3F"/>
+    <w:rsid w:val="00AB7183"/>
+    <w:rsid w:val="00B70CB9"/>
+    <w:rsid w:val="00C726E6"/>
+    <w:rsid w:val="00CD23E1"/>
+    <w:rsid w:val="00CE5967"/>
+    <w:rsid w:val="00D3425D"/>
+    <w:rsid w:val="00DA51A7"/>
+    <w:rsid w:val="00ED0DE1"/>
+    <w:rsid w:val="00F23B4A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="fr-FR"/>
+  <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5EB54BAB"/>
+  <w14:docId w14:val="65B6F7F2"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{8D3C624F-67ED-4682-8F0E-939CDCFDBE87}"/>
+  <w15:docId w15:val="{3CFACEC9-FF88-4E34-BCC0-EB3713C0B2E6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="fr-CA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -509,51 +844,51 @@
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:uiPriority="20"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -575,51 +910,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34"/>
@@ -801,592 +1136,730 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="005D221C"/>
+    <w:rsid w:val="00A9698E"/>
     <w:pPr>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="22"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Intertitre"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Titre1Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="005D221C"/>
+    <w:rsid w:val="00A9698E"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Auteur">
     <w:name w:val="Auteur"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="005D221C"/>
+    <w:rsid w:val="00A9698E"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Biblio">
     <w:name w:val="Biblio"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="005D221C"/>
+    <w:rsid w:val="00A9698E"/>
     <w:pPr>
       <w:ind w:left="567" w:hanging="567"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lgendeillustration">
     <w:name w:val="Légende illustration"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="005D221C"/>
+    <w:rsid w:val="00A9698E"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="916"/>
         <w:tab w:val="left" w:pos="1832"/>
         <w:tab w:val="left" w:pos="2748"/>
         <w:tab w:val="left" w:pos="3664"/>
         <w:tab w:val="left" w:pos="4580"/>
         <w:tab w:val="left" w:pos="5496"/>
         <w:tab w:val="left" w:pos="6412"/>
         <w:tab w:val="left" w:pos="7328"/>
         <w:tab w:val="left" w:pos="8244"/>
         <w:tab w:val="left" w:pos="9160"/>
         <w:tab w:val="left" w:pos="10076"/>
         <w:tab w:val="left" w:pos="10992"/>
         <w:tab w:val="left" w:pos="11908"/>
         <w:tab w:val="left" w:pos="12824"/>
         <w:tab w:val="left" w:pos="13740"/>
         <w:tab w:val="left" w:pos="14656"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Helvetica"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre1Car">
     <w:name w:val="Titre 1 Car"/>
     <w:aliases w:val="Intertitre Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="005D221C"/>
+    <w:rsid w:val="00A9698E"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="22"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitreCar"/>
     <w:qFormat/>
-    <w:rsid w:val="005D221C"/>
+    <w:rsid w:val="00A9698E"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitreCar">
     <w:name w:val="Titre Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre"/>
-    <w:rsid w:val="005D221C"/>
+    <w:rsid w:val="00A9698E"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="22"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citation">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="CitationCar"/>
     <w:qFormat/>
-    <w:rsid w:val="005D221C"/>
+    <w:rsid w:val="00593BE5"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="120" w:after="360" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="567"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
-      <w:lang w:val="en-GB"/>
+      <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CitationCar">
     <w:name w:val="Citation Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Citation"/>
-    <w:rsid w:val="005D221C"/>
+    <w:rsid w:val="00593BE5"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
       <w:sz w:val="22"/>
-      <w:lang w:val="en-GB"/>
+      <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="En-tte">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="En-tteCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005D221C"/>
+    <w:rsid w:val="00A9698E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="En-tteCar">
     <w:name w:val="En-tête Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="En-tte"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="005D221C"/>
+    <w:rsid w:val="00A9698E"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="22"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Pieddepage">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PieddepageCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005D221C"/>
+    <w:rsid w:val="00A9698E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PieddepageCar">
     <w:name w:val="Pied de page Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Pieddepage"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="005D221C"/>
+    <w:rsid w:val="00A9698E"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="22"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Lienhypertexte">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00593BE5"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Notedebasdepage">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="NotedebasdepageCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00175D5A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NotedebasdepageCar">
+    <w:name w:val="Note de bas de page Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Notedebasdepage"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00175D5A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Appelnotedebasdep">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00175D5A"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Accentuation">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="002E6085"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002E6085"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="1346133417">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://climas.u-bordeaux-montaigne.fr/images/Leaves/Leaves10/DUTHILLE_LEAVES10.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{83AC166F-F82B-4BCB-9953-5D7B34F4CB08}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>231</Words>
-  <Characters>1272</Characters>
+  <Words>371</Words>
+  <Characters>2044</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>17</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Titre</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1501</CharactersWithSpaces>
+  <CharactersWithSpaces>2411</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Nicolas Labarre</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>